--- v0 (2026-02-19)
+++ v1 (2026-11-06)
@@ -90,57 +90,57 @@
   <si>
     <t>hyd</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>3.51x51</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>3.54x54</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>5.54x54</t>
   </si>
   <si>
     <t>TM5</t>
   </si>
   <si>
+    <t>Van der Waals</t>
+  </si>
+  <si>
     <t>polar (hydrogen bond)</t>
   </si>
   <si>
     <t>polar_donor_protein</t>
-  </si>
-[...1 lines deleted...]
-    <t>Van der Waals</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>5.57x57</t>
   </si>
   <si>
     <t>5.58x58</t>
   </si>
   <si>
     <t>aromatic (edge-to-face)</t>
   </si>
   <si>
     <t>aro_ef_protein</t>
   </si>
   <si>
     <t>5.61x61</t>
   </si>
   <si>
     <t>6.34x34</t>
   </si>
   <si>
     <t>TM6</t>
   </si>
@@ -696,97 +696,97 @@
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>194</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>194</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11">
         <v>197</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
         <v>197</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
@@ -808,169 +808,169 @@
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14">
         <v>198</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15">
         <v>198</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
       <c r="G15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16">
         <v>198</v>
       </c>
       <c r="D16" t="s">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17">
         <v>201</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18">
         <v>201</v>
       </c>
       <c r="D18" t="s">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G18" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19">
         <v>201</v>
       </c>
       <c r="D19" t="s">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G19" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20">
         <v>229</v>
       </c>
       <c r="D20" t="s">
         <v>35</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
@@ -992,284 +992,284 @@
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>232</v>
       </c>
       <c r="D22" t="s">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
       <c r="C23">
         <v>233</v>
       </c>
       <c r="D23" t="s">
         <v>40</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>39</v>
       </c>
       <c r="C24">
         <v>233</v>
       </c>
       <c r="D24" t="s">
         <v>40</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25">
         <v>236</v>
       </c>
       <c r="D25" t="s">
         <v>41</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="G25" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26">
         <v>236</v>
       </c>
       <c r="D26" t="s">
         <v>41</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G26" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27">
         <v>236</v>
       </c>
       <c r="D27" t="s">
         <v>41</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G27" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28">
         <v>240</v>
       </c>
       <c r="D28" t="s">
         <v>42</v>
       </c>
       <c r="E28" t="s">
         <v>36</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29">
         <v>240</v>
       </c>
       <c r="D29" t="s">
         <v>42</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30">
         <v>240</v>
       </c>
       <c r="D30" t="s">
         <v>42</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G30" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>43</v>
       </c>
       <c r="C31">
         <v>276</v>
       </c>
       <c r="D31" t="s">
         <v>44</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G31" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>43</v>
       </c>
       <c r="C32">
         <v>276</v>
       </c>
       <c r="D32" t="s">
         <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G32" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>13</v>
       </c>
       <c r="C33">
         <v>283</v>
       </c>
       <c r="D33" t="s">
         <v>46</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>