--- v0 (2026-02-19)
+++ v1 (2026-11-06)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="62">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>3-[2-Azanyl-6-[2-oxidanylidene-1-[[6-(2-oxidanylpropan-2-yl)pyridin-2-yl]methyl]pyridin-4-yl]pyrimidin-4-yl]-2-methyl-benzenecarbonitrile</t>
+    <t>CHEMBL5440290</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>1.35x35</t>
   </si>
   <si>
     <t>TM1</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>aromatic (face-to-edge)</t>
   </si>
   <si>
     <t>aro_fe_protein</t>
   </si>
   <si>
     <t>A</t>
   </si>