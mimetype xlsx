--- v0 (2026-02-19)
+++ v1 (2026-11-06)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="92">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Stromal cell-derived factor 1</t>
+    <t>CXCL12</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>
   <si>
     <t>polar_unspecified</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
@@ -93,51 +93,51 @@
   <si>
     <t>polar (charge-assisted hydrogen bond)</t>
   </si>
   <si>
     <t>polar_neg_protein</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>Van der Waals</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>(1R)-4-[7-(3-carboxypropoxy)-6-methylquinolin-8-yl]-1-{[2-(4-hydroxypiperidin-1-yl)-1,3-thiazol-4-yl]methyl}-1,4-diazepan-1-ium</t>
+    <t>CCX662</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>1.39x39</t>
   </si>
   <si>
     <t>TM1</t>
   </si>
   <si>
     <t>2.57x57</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>2.60x60</t>
   </si>
   <si>
     <t>S</t>
   </si>