--- v0 (2026-02-18)
+++ v1 (2026-11-07)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="77">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>CHEMBL216166</t>
+    <t>CCK-8 (Human)</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>2.57x56</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>2.61x60</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>
@@ -760,169 +760,169 @@
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8">
         <v>102</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9">
         <v>102</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>105</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11">
         <v>105</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
         <v>106</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G12" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>106</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14">
         <v>107</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1059,169 +1059,169 @@
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21">
         <v>125</v>
       </c>
       <c r="D21" t="s">
         <v>40</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="G21" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>39</v>
       </c>
       <c r="C22">
         <v>125</v>
       </c>
       <c r="D22" t="s">
         <v>40</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>35</v>
       </c>
       <c r="C23">
         <v>173</v>
       </c>
       <c r="D23" t="s">
         <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>45</v>
       </c>
       <c r="C24">
         <v>176</v>
       </c>
       <c r="D24" t="s">
         <v>46</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G24" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>45</v>
       </c>
       <c r="C25">
         <v>176</v>
       </c>
       <c r="D25" t="s">
         <v>46</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>45</v>
       </c>
       <c r="C26">
         <v>176</v>
       </c>
       <c r="D26" t="s">
         <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G26" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27">
         <v>185</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1266,146 +1266,146 @@
       </c>
       <c r="F29" t="s">
         <v>41</v>
       </c>
       <c r="G29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="C30">
         <v>195</v>
       </c>
       <c r="D30" t="s">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31">
         <v>195</v>
       </c>
       <c r="D31" t="s">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32">
         <v>196</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G32" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33">
         <v>196</v>
       </c>
       <c r="D33" t="s">
         <v>48</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>8</v>
       </c>
       <c r="C34">
         <v>196</v>
       </c>
       <c r="D34" t="s">
         <v>48</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>50</v>
       </c>
       <c r="C35">
         <v>197</v>
       </c>
       <c r="D35" t="s">
         <v>51</v>
       </c>
       <c r="E35" t="s">
         <v>49</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
       <c r="G35" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1588,77 +1588,77 @@
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>63</v>
       </c>
       <c r="C44">
         <v>329</v>
       </c>
       <c r="D44" t="s">
         <v>64</v>
       </c>
       <c r="E44" t="s">
         <v>65</v>
       </c>
       <c r="F44" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G44" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" t="s">
         <v>63</v>
       </c>
       <c r="C45">
         <v>329</v>
       </c>
       <c r="D45" t="s">
         <v>64</v>
       </c>
       <c r="E45" t="s">
         <v>65</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>29</v>
       </c>
       <c r="C46">
         <v>330</v>
       </c>
       <c r="D46" t="s">
         <v>66</v>
       </c>
       <c r="E46" t="s">
         <v>65</v>
       </c>
       <c r="F46" t="s">
         <v>41</v>
       </c>
       <c r="G46" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1726,77 +1726,77 @@
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50">
         <v>333</v>
       </c>
       <c r="D50" t="s">
         <v>69</v>
       </c>
       <c r="E50" t="s">
         <v>65</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G50" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>13</v>
       </c>
       <c r="C51">
         <v>333</v>
       </c>
       <c r="D51" t="s">
         <v>69</v>
       </c>
       <c r="E51" t="s">
         <v>65</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G51" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>50</v>
       </c>
       <c r="C52">
         <v>336</v>
       </c>
       <c r="D52" t="s">
         <v>70</v>
       </c>
       <c r="E52" t="s">
         <v>65</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1818,77 +1818,77 @@
       </c>
       <c r="F53" t="s">
         <v>52</v>
       </c>
       <c r="G53" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>7</v>
       </c>
       <c r="B54" t="s">
         <v>67</v>
       </c>
       <c r="C54">
         <v>343</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G54" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>7</v>
       </c>
       <c r="B55" t="s">
         <v>67</v>
       </c>
       <c r="C55">
         <v>343</v>
       </c>
       <c r="D55" t="s">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>67</v>
       </c>
       <c r="C56">
         <v>343</v>
       </c>
       <c r="D56" t="s">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1979,77 +1979,77 @@
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>60</v>
       </c>
       <c r="C61">
         <v>347</v>
       </c>
       <c r="D61" t="s">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="G61" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>60</v>
       </c>
       <c r="C62">
         <v>347</v>
       </c>
       <c r="D62" t="s">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="G62" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>72</v>
       </c>
       <c r="C63">
         <v>348</v>
       </c>
       <c r="D63" t="s">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>15</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2140,146 +2140,146 @@
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>7</v>
       </c>
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="C68">
         <v>356</v>
       </c>
       <c r="D68" t="s">
         <v>75</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>7</v>
       </c>
       <c r="B69" t="s">
         <v>60</v>
       </c>
       <c r="C69">
         <v>356</v>
       </c>
       <c r="D69" t="s">
         <v>75</v>
       </c>
       <c r="E69" t="s">
         <v>74</v>
       </c>
       <c r="F69" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G69" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>7</v>
       </c>
       <c r="B70" t="s">
         <v>45</v>
       </c>
       <c r="C70">
         <v>360</v>
       </c>
       <c r="D70" t="s">
         <v>76</v>
       </c>
       <c r="E70" t="s">
         <v>74</v>
       </c>
       <c r="F70" t="s">
         <v>15</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>45</v>
       </c>
       <c r="C71">
         <v>360</v>
       </c>
       <c r="D71" t="s">
         <v>76</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>45</v>
       </c>
       <c r="C72">
         <v>360</v>
       </c>
       <c r="D72" t="s">
         <v>76</v>
       </c>
       <c r="E72" t="s">
         <v>74</v>
       </c>
       <c r="F72" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G72" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>