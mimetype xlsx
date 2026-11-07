--- v0 (2026-02-18)
+++ v1 (2026-11-07)
@@ -726,376 +726,376 @@
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9">
         <v>726</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
         <v>726</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11">
         <v>729</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>731</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
         <v>731</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14">
         <v>732</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G14" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15">
         <v>732</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16">
         <v>732</v>
       </c>
       <c r="D16" t="s">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17">
         <v>735</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18">
         <v>735</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19">
         <v>735</v>
       </c>
       <c r="D19" t="s">
         <v>35</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>37</v>
       </c>
       <c r="C20">
         <v>772</v>
       </c>
       <c r="D20" t="s">
         <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21">
         <v>773</v>
       </c>
       <c r="D21" t="s">
         <v>41</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>40</v>
       </c>
       <c r="C22">
         <v>773</v>
       </c>
       <c r="D22" t="s">
         <v>41</v>
       </c>
       <c r="E22" t="s">
         <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>40</v>
       </c>
       <c r="C23">
         <v>773</v>
       </c>
       <c r="D23" t="s">
         <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>17</v>
       </c>
       <c r="C24">
         <v>776</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1140,146 +1140,146 @@
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>17</v>
       </c>
       <c r="C27">
         <v>780</v>
       </c>
       <c r="D27" t="s">
         <v>46</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>17</v>
       </c>
       <c r="C28">
         <v>780</v>
       </c>
       <c r="D28" t="s">
         <v>46</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>42</v>
       </c>
       <c r="G28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>17</v>
       </c>
       <c r="C29">
         <v>780</v>
       </c>
       <c r="D29" t="s">
         <v>46</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30">
         <v>781</v>
       </c>
       <c r="D30" t="s">
         <v>48</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31">
         <v>781</v>
       </c>
       <c r="D31" t="s">
         <v>48</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>28</v>
       </c>
       <c r="C32">
         <v>784</v>
       </c>
       <c r="D32" t="s">
         <v>49</v>
       </c>
       <c r="E32" t="s">
         <v>39</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1370,77 +1370,77 @@
       </c>
       <c r="F36" t="s">
         <v>33</v>
       </c>
       <c r="G36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>28</v>
       </c>
       <c r="C37">
         <v>797</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>28</v>
       </c>
       <c r="C38">
         <v>797</v>
       </c>
       <c r="D38" t="s">
         <v>54</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>55</v>
       </c>
       <c r="C39">
         <v>798</v>
       </c>
       <c r="D39" t="s">
         <v>56</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
     </row>