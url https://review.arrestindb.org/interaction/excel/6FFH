--- v0 (2026-02-18)
+++ v1 (2026-11-07)
@@ -141,57 +141,57 @@
   <si>
     <t>6.53x53</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>7.32x33</t>
   </si>
   <si>
     <t>TM7</t>
   </si>
   <si>
     <t>7.35x36</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>7.36x37</t>
   </si>
   <si>
     <t>7.39x40</t>
   </si>
   <si>
+    <t>polar (hydrogen bond)</t>
+  </si>
+  <si>
+    <t>polar_donor_protein</t>
+  </si>
+  <si>
     <t>Van der Waals</t>
-  </si>
-[...4 lines deleted...]
-    <t>polar_donor_protein</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>7.40x41</t>
   </si>
   <si>
     <t>7.43x44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -561,77 +561,77 @@
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3">
         <v>625</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4">
         <v>625</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5">
         <v>628</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
@@ -837,123 +837,123 @@
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15">
         <v>1785</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
         <v>1785</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17">
         <v>1788</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18">
         <v>1788</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>36</v>
       </c>
       <c r="C19">
         <v>1802</v>
       </c>
       <c r="D19" t="s">
         <v>37</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
@@ -975,215 +975,215 @@
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21">
         <v>1806</v>
       </c>
       <c r="D21" t="s">
         <v>41</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>40</v>
       </c>
       <c r="C22">
         <v>1806</v>
       </c>
       <c r="D22" t="s">
         <v>41</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>20</v>
       </c>
       <c r="C23">
         <v>1809</v>
       </c>
       <c r="D23" t="s">
         <v>42</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>20</v>
       </c>
       <c r="C24">
         <v>1809</v>
       </c>
       <c r="D24" t="s">
         <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>38</v>
       </c>
       <c r="F24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>20</v>
       </c>
       <c r="C25">
         <v>1809</v>
       </c>
       <c r="D25" t="s">
         <v>42</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G25" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
       <c r="C26">
         <v>1810</v>
       </c>
       <c r="D26" t="s">
         <v>47</v>
       </c>
       <c r="E26" t="s">
         <v>38</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>46</v>
       </c>
       <c r="C27">
         <v>1810</v>
       </c>
       <c r="D27" t="s">
         <v>47</v>
       </c>
       <c r="E27" t="s">
         <v>38</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>46</v>
       </c>
       <c r="C28">
         <v>1810</v>
       </c>
       <c r="D28" t="s">
         <v>47</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>46</v>
       </c>
       <c r="C29">
         <v>1813</v>
       </c>
       <c r="D29" t="s">
         <v>48</v>
       </c>
       <c r="E29" t="s">
         <v>38</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>