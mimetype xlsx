--- v0 (2026-02-19)
+++ v1 (2026-11-07)
@@ -693,77 +693,77 @@
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6">
         <v>84</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7">
         <v>84</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8">
         <v>85</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
     </row>
@@ -785,77 +785,77 @@
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10">
         <v>88</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
         <v>88</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12">
         <v>89</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
@@ -900,330 +900,330 @@
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>25</v>
       </c>
       <c r="C15">
         <v>167</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G15" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>25</v>
       </c>
       <c r="C16">
         <v>167</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17">
         <v>167</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G17" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18">
         <v>168</v>
       </c>
       <c r="D18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19">
         <v>168</v>
       </c>
       <c r="D19" t="s">
         <v>38</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>37</v>
       </c>
       <c r="C20">
         <v>168</v>
       </c>
       <c r="D20" t="s">
         <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21">
         <v>169</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G21" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22">
         <v>169</v>
       </c>
       <c r="D22" t="s">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23">
         <v>174</v>
       </c>
       <c r="D23" t="s">
         <v>45</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
       <c r="G23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>44</v>
       </c>
       <c r="C24">
         <v>174</v>
       </c>
       <c r="D24" t="s">
         <v>45</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G24" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>44</v>
       </c>
       <c r="C25">
         <v>174</v>
       </c>
       <c r="D25" t="s">
         <v>45</v>
       </c>
       <c r="E25" t="s">
         <v>46</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G25" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>44</v>
       </c>
       <c r="C26">
         <v>177</v>
       </c>
       <c r="D26" t="s">
         <v>47</v>
       </c>
       <c r="E26" t="s">
         <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G26" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27">
         <v>177</v>
       </c>
       <c r="D27" t="s">
         <v>47</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G27" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
       <c r="C28">
         <v>181</v>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1268,215 +1268,215 @@
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>51</v>
       </c>
       <c r="C31">
         <v>246</v>
       </c>
       <c r="D31" t="s">
         <v>52</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G31" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>51</v>
       </c>
       <c r="C32">
         <v>246</v>
       </c>
       <c r="D32" t="s">
         <v>52</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>51</v>
       </c>
       <c r="C33">
         <v>246</v>
       </c>
       <c r="D33" t="s">
         <v>52</v>
       </c>
       <c r="E33" t="s">
         <v>53</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>25</v>
       </c>
       <c r="C34">
         <v>249</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G34" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>25</v>
       </c>
       <c r="C35">
         <v>249</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>25</v>
       </c>
       <c r="C36">
         <v>249</v>
       </c>
       <c r="D36" t="s">
         <v>54</v>
       </c>
       <c r="E36" t="s">
         <v>53</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G36" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>55</v>
       </c>
       <c r="C37">
         <v>250</v>
       </c>
       <c r="D37" t="s">
         <v>56</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G37" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>55</v>
       </c>
       <c r="C38">
         <v>250</v>
       </c>
       <c r="D38" t="s">
         <v>56</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>55</v>
       </c>
       <c r="C39">
         <v>250</v>
       </c>
       <c r="D39" t="s">
         <v>56</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
       <c r="G39" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1567,77 +1567,77 @@
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44">
         <v>256</v>
       </c>
       <c r="D44" t="s">
         <v>60</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G44" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45">
         <v>256</v>
       </c>
       <c r="D45" t="s">
         <v>60</v>
       </c>
       <c r="E45" t="s">
         <v>53</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>55</v>
       </c>
       <c r="C46">
         <v>264</v>
       </c>
       <c r="D46" t="s">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>33</v>
       </c>
       <c r="G46" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1705,399 +1705,399 @@
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>44</v>
       </c>
       <c r="C50">
         <v>270</v>
       </c>
       <c r="D50" t="s">
         <v>65</v>
       </c>
       <c r="E50" t="s">
         <v>64</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G50" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>44</v>
       </c>
       <c r="C51">
         <v>270</v>
       </c>
       <c r="D51" t="s">
         <v>65</v>
       </c>
       <c r="E51" t="s">
         <v>64</v>
       </c>
       <c r="F51" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G51" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>44</v>
       </c>
       <c r="C52">
         <v>270</v>
       </c>
       <c r="D52" t="s">
         <v>65</v>
       </c>
       <c r="E52" t="s">
         <v>64</v>
       </c>
       <c r="F52" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G52" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>8</v>
       </c>
       <c r="C53">
         <v>271</v>
       </c>
       <c r="D53" t="s">
         <v>66</v>
       </c>
       <c r="E53" t="s">
         <v>64</v>
       </c>
       <c r="F53" t="s">
         <v>61</v>
       </c>
       <c r="G53" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>7</v>
       </c>
       <c r="B54" t="s">
         <v>8</v>
       </c>
       <c r="C54">
         <v>271</v>
       </c>
       <c r="D54" t="s">
         <v>66</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G54" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>7</v>
       </c>
       <c r="B55" t="s">
         <v>8</v>
       </c>
       <c r="C55">
         <v>271</v>
       </c>
       <c r="D55" t="s">
         <v>66</v>
       </c>
       <c r="E55" t="s">
         <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G55" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>8</v>
       </c>
       <c r="C56">
         <v>271</v>
       </c>
       <c r="D56" t="s">
         <v>66</v>
       </c>
       <c r="E56" t="s">
         <v>64</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>16</v>
       </c>
       <c r="C57">
         <v>274</v>
       </c>
       <c r="D57" t="s">
         <v>67</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G57" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
         <v>16</v>
       </c>
       <c r="C58">
         <v>274</v>
       </c>
       <c r="D58" t="s">
         <v>67</v>
       </c>
       <c r="E58" t="s">
         <v>64</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>16</v>
       </c>
       <c r="C59">
         <v>274</v>
       </c>
       <c r="D59" t="s">
         <v>67</v>
       </c>
       <c r="E59" t="s">
         <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G59" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>19</v>
       </c>
       <c r="C60">
         <v>277</v>
       </c>
       <c r="D60" t="s">
         <v>68</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61">
         <v>277</v>
       </c>
       <c r="D61" t="s">
         <v>68</v>
       </c>
       <c r="E61" t="s">
         <v>64</v>
       </c>
       <c r="F61" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G61" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="C62">
         <v>277</v>
       </c>
       <c r="D62" t="s">
         <v>68</v>
       </c>
       <c r="E62" t="s">
         <v>64</v>
       </c>
       <c r="F62" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G62" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>55</v>
       </c>
       <c r="C63">
         <v>278</v>
       </c>
       <c r="D63" t="s">
         <v>69</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G63" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>55</v>
       </c>
       <c r="C64">
         <v>278</v>
       </c>
       <c r="D64" t="s">
         <v>69</v>
       </c>
       <c r="E64" t="s">
         <v>64</v>
       </c>
       <c r="F64" t="s">
         <v>33</v>
       </c>
       <c r="G64" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>7</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65">
         <v>278</v>
       </c>
       <c r="D65" t="s">
         <v>69</v>
       </c>
       <c r="E65" t="s">
         <v>64</v>
       </c>
       <c r="F65" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G65" t="s">
-        <v>57</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>