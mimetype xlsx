--- v0 (2026-02-19)
+++ v1 (2026-11-07)
@@ -45,60 +45,60 @@
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
     <t>CHEMBL428892</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>3.28x28</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
+    <t>accessible</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
     <t>hydrophobic</t>
   </si>
   <si>
     <t>hyd</t>
-  </si>
-[...4 lines deleted...]
-    <t>acc</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>3.29x29</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>3.32x32</t>
   </si>
   <si>
     <t>polar (charge-assisted hydrogen bond)</t>
   </si>
   <si>
     <t>polar_neg_protein</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>3.33x33</t>
   </si>
@@ -605,284 +605,284 @@
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4">
         <v>126</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
         <v>129</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6">
         <v>129</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
         <v>130</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8">
         <v>130</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>130</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>133</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11">
         <v>133</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
         <v>133</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
         <v>134</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14">
         <v>134</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
       <c r="C15">
         <v>137</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
     </row>
@@ -927,606 +927,606 @@
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>29</v>
       </c>
       <c r="C18">
         <v>201</v>
       </c>
       <c r="D18" t="s">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19">
         <v>201</v>
       </c>
       <c r="D19" t="s">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>29</v>
       </c>
       <c r="C20">
         <v>201</v>
       </c>
       <c r="D20" t="s">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
       <c r="F20" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21">
         <v>209</v>
       </c>
       <c r="D21" t="s">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22">
         <v>212</v>
       </c>
       <c r="D22" t="s">
         <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>34</v>
       </c>
       <c r="C23">
         <v>212</v>
       </c>
       <c r="D23" t="s">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
         <v>213</v>
       </c>
       <c r="D24" t="s">
         <v>36</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
         <v>213</v>
       </c>
       <c r="D25" t="s">
         <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>37</v>
       </c>
       <c r="C26">
         <v>216</v>
       </c>
       <c r="D26" t="s">
         <v>38</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>39</v>
       </c>
       <c r="C27">
         <v>217</v>
       </c>
       <c r="D27" t="s">
         <v>40</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28">
         <v>327</v>
       </c>
       <c r="D28" t="s">
         <v>41</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29">
         <v>327</v>
       </c>
       <c r="D29" t="s">
         <v>41</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="G29" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30">
         <v>327</v>
       </c>
       <c r="D30" t="s">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>39</v>
       </c>
       <c r="C31">
         <v>330</v>
       </c>
       <c r="D31" t="s">
         <v>45</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>39</v>
       </c>
       <c r="C32">
         <v>330</v>
       </c>
       <c r="D32" t="s">
         <v>45</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="G32" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>39</v>
       </c>
       <c r="C33">
         <v>330</v>
       </c>
       <c r="D33" t="s">
         <v>45</v>
       </c>
       <c r="E33" t="s">
         <v>42</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="C34">
         <v>331</v>
       </c>
       <c r="D34" t="s">
         <v>48</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G34" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35">
         <v>331</v>
       </c>
       <c r="D35" t="s">
         <v>48</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>39</v>
       </c>
       <c r="C36">
         <v>331</v>
       </c>
       <c r="D36" t="s">
         <v>48</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>34</v>
       </c>
       <c r="C37">
         <v>334</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38">
         <v>355</v>
       </c>
       <c r="D38" t="s">
         <v>50</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39">
         <v>355</v>
       </c>
       <c r="D39" t="s">
         <v>50</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
         <v>52</v>
       </c>
       <c r="C40">
         <v>359</v>
       </c>
       <c r="D40" t="s">
         <v>53</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>52</v>
       </c>
       <c r="C41">
         <v>359</v>
       </c>
       <c r="D41" t="s">
         <v>53</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>52</v>
       </c>
       <c r="C42">
         <v>359</v>
       </c>
       <c r="D42" t="s">
         <v>53</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G42" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>